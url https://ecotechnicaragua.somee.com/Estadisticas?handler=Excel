--- v0 (2026-08-16)
+++ v1 (2026-10-23)
@@ -1,78 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7269f957cb7420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/635cdc4f0ef6470184eaff8c58832f5b.psmdcp" Id="R794fc06597a64163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f131a900be24945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e603484a38a041da915b3e81bbc995ec.psmdcp" Id="R7de6d4a410ac4831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Resultados" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>EcoTech Nicaragua</x:t>
   </x:si>
   <x:si>
     <x:t>Resultados del Quiz</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nombre</x:t>
   </x:si>
   <x:si>
     <x:t>Correo</x:t>
   </x:si>
   <x:si>
     <x:t>Puntaje</x:t>
   </x:si>
   <x:si>
     <x:t>Fecha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dhsetnhuqp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>kwuvmqhh@immenseignite.info</x:t>
+  </x:si>
+  <x:si>
+    <x:t>qhmhxtetsx</x:t>
+  </x:si>
+  <x:si>
+    <x:t>suqijrwh@immenseignite.info</x:t>
   </x:si>
   <x:si>
     <x:t>Rednasty</x:t>
   </x:si>
   <x:si>
     <x:t>Nastyred@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Maria julieta</x:t>
   </x:si>
   <x:si>
     <x:t>julieta99@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Brandon Perz</x:t>
   </x:si>
   <x:si>
     <x:t>quetalmellamoromeo@gmail.com</x:t>
   </x:si>
   <x:si>
     <x:t>Bayardo Ruiz</x:t>
   </x:si>
   <x:si>
     <x:t>ruizbayardo723@gmail.com</x:t>
   </x:si>
@@ -439,172 +451,206 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E9"/>
+  <x:dimension ref="A1:E11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="18.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="13.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="31.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="15.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="0">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0">
-        <x:v>0</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="2">
-        <x:v>46249.8513804398</x:v>
+        <x:v>46274.1927395023</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="0">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="0">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="2">
-        <x:v>46249.8458815162</x:v>
+        <x:v>46268.6809303588</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="0">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E7" s="2">
-        <x:v>46249.8288828356</x:v>
+        <x:v>46249.8513804398</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="0">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E8" s="2">
-        <x:v>46241.7882407407</x:v>
+        <x:v>46249.8458815162</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="0">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D9" s="0">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E9" s="2">
+        <x:v>46249.8288828356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5">
+      <x:c r="A10" s="0">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D10" s="0">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E10" s="2">
+        <x:v>46241.7882407407</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5">
+      <x:c r="A11" s="0">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D11" s="0">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="E9" s="2">
+      <x:c r="E11" s="2">
         <x:v>46241.5450392014</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Resultados</vt:lpstr>
       <vt:lpstr>Resultados!Print_Area</vt:lpstr>
       <vt:lpstr>Resultados!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>